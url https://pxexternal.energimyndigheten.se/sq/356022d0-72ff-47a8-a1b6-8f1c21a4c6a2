--- v5 (2026-03-17)
+++ v6 (2026-04-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64276fb0253944d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f396f8edc3314f4e95289fb460c22991.psmdcp" Id="Rc43a077edc234c53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc22d07c13db49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc251dbc78264817b9b3af26fb3b8654.psmdcp" Id="Rb1343b1dad534482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0122" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Produktion av sönderdelade oförädlade primära skogsbränslen av inhemskt ursprung med fördelning på sortiment, GWh, 2013- efter År och Sortiment</x:t>
   </x:si>
   <x:si>
     <x:t>Stamvedsflis</x:t>
   </x:si>
   <x:si>