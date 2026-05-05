--- v6 (2026-04-15)
+++ v7 (2026-05-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc22d07c13db49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc251dbc78264817b9b3af26fb3b8654.psmdcp" Id="Rb1343b1dad534482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb9f693d27ce42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03d5b45f946c4386b83a322d29e3b554.psmdcp" Id="Rf1b596e1f99a45fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0122" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Produktion av sönderdelade oförädlade primära skogsbränslen av inhemskt ursprung med fördelning på sortiment, GWh, 2013- efter År och Sortiment</x:t>
   </x:si>
   <x:si>
     <x:t>Stamvedsflis</x:t>
   </x:si>
   <x:si>