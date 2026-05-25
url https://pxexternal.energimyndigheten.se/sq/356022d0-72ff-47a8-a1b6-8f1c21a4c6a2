--- v7 (2026-05-05)
+++ v8 (2026-05-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb9f693d27ce42b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/03d5b45f946c4386b83a322d29e3b554.psmdcp" Id="Rf1b596e1f99a45fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf91fc5f47f44d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6424abdae9bc4c77aa043031aa533371.psmdcp" Id="R8c235a761d5b4452" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0122" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Produktion av sönderdelade oförädlade primära skogsbränslen av inhemskt ursprung med fördelning på sortiment, GWh, 2013- efter År och Sortiment</x:t>
   </x:si>
   <x:si>
     <x:t>Stamvedsflis</x:t>
   </x:si>
   <x:si>