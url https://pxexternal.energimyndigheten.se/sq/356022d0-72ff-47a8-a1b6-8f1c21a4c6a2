--- v8 (2026-05-25)
+++ v9 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf91fc5f47f44d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6424abdae9bc4c77aa043031aa533371.psmdcp" Id="R8c235a761d5b4452" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb213830740314f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b77a8a433b88475aa2a0479374d61816.psmdcp" Id="Rdba376b6ef3d4fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0122" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Produktion av sönderdelade oförädlade primära skogsbränslen av inhemskt ursprung med fördelning på sortiment, GWh, 2013- efter År och Sortiment</x:t>
   </x:si>
   <x:si>
     <x:t>Stamvedsflis</x:t>
   </x:si>
   <x:si>