--- v9 (2026-06-23)
+++ v10 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb213830740314f35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b77a8a433b88475aa2a0479374d61816.psmdcp" Id="Rdba376b6ef3d4fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3cee4b03e9443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50c8e534cda84860acd25abeaabad903.psmdcp" Id="R6842bf12507741ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0122" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Produktion av sönderdelade oförädlade primära skogsbränslen av inhemskt ursprung med fördelning på sortiment, GWh, 2013- efter År och Sortiment</x:t>
   </x:si>
   <x:si>
     <x:t>Stamvedsflis</x:t>
   </x:si>
   <x:si>