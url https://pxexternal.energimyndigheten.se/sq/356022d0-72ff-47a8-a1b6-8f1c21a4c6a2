--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3cee4b03e9443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50c8e534cda84860acd25abeaabad903.psmdcp" Id="R6842bf12507741ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf557f61d9f4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0e4a3070e7542e1ae6d908f83fbb80c.psmdcp" Id="R46f0d5179ce243ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0122" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Produktion av sönderdelade oförädlade primära skogsbränslen av inhemskt ursprung med fördelning på sortiment, GWh, 2013- efter År och Sortiment</x:t>
   </x:si>
   <x:si>
     <x:t>Stamvedsflis</x:t>
   </x:si>
   <x:si>