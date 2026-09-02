--- v11 (2026-08-13)
+++ v12 (2026-09-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccf557f61d9f4d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f0e4a3070e7542e1ae6d908f83fbb80c.psmdcp" Id="R46f0d5179ce243ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc400633b504e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97747a8efadb46a2ae165975f1b9c877.psmdcp" Id="Rb95f4b083e2a4d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0122" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Produktion av sönderdelade oförädlade primära skogsbränslen av inhemskt ursprung med fördelning på sortiment, GWh, 2013- efter År och Sortiment</x:t>
   </x:si>
   <x:si>
     <x:t>Stamvedsflis</x:t>
   </x:si>
   <x:si>