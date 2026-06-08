--- v0 (2026-05-19)
+++ v1 (2026-06-08)
@@ -1,882 +1,495 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c60327c9d804677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4421ca8439cd4abf98e615f1951facfc.psmdcp" Id="R14a8404ce0a745e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b47b2b48321483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72e8d85e7e0d44cb9ca2fcd04b30ea1b.psmdcp" Id="R4978c24d1b8b4645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
-    <x:sheet name="EN0307_2" sheetId="2" r:id="rId2"/>
+    <x:sheet name="EN0307_1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="275" uniqueCount="275">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="146">
   <x:si>
     <x:t>Trädbränsle och torvpriser, per kvartal exklusive skatt, från och med 1993, kronor/MWh fritt förbrukare, löpande priser efter Kvartal, Sortiment och Användare</x:t>
   </x:si>
   <x:si>
     <x:t>Skogsflis</x:t>
   </x:si>
   <x:si>
     <x:t>Värmeverk</x:t>
   </x:si>
   <x:si>
-    <x:t>1993:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1993Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1993:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1993Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>1993:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1993Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>1993:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1993Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>1994:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1994Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1994:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1994Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>1994:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1994Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>1994:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1994Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>1995:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1995Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1995:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1995Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>1995:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1995Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>1995:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1995Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>1996:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1996Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1996:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1996Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>1996:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1996Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>1996:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1996Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>1997:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1997Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1997:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1997Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>1997:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1997Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>1997:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1997Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>1998:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1998Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1998:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1998Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>1998:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1998Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>1998:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1998Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>1999:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1999Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1999:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1999Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>1999:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1999Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>1999:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1999Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2000:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2000Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2000:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2000Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2000:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2000Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2000:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2000Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2001:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2001Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2001:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2001Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2001:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2001Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2001:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2001Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2002:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2002Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2002:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2002Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2002:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2002Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2002:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2002Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2003:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2003Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2003:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2003Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2003:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2003Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2003:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2003Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2004:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2004Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2004:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2004Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2004:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2004Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2004:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2004Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2005:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2005Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2005:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2005Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2005:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2005Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2005:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2005Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2006:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2006Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2006:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2006Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2006:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2006Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2006:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2006Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2007:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2007Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2007:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2007Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2007:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2007Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2007:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2007Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2008:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2008Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2008:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2008Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2008:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2008Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2008:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2008Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2009:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2009Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2009:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2009Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2009:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2009Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2009:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2009Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2010:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2010Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2010:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2010Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2010:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2010Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2010:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2010Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2011:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2011Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2011:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2011Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2011:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2011Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2011:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2011Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2012:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2012Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2012:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2012Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2012:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2012Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2012:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2012Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2013:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2013Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2013:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2013Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2013:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2013Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2013:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2013Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2014:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2014Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2014:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2014Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2014:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2014Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2014:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2014Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2015:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2015Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2015:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2015Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2015:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2015Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2015:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2015Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2016:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2016Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2016:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2016Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2016:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2016Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2016:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2016Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2017:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2017Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2017:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2017Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2017:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2017Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2017:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2017Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2018:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2018Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2018:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2018Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2018:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2018Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2018:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2018Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2019:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2019Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2019:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2019Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2019:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2019Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2019:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2019Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2020:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2020Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2020:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2020Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2020:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2020Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2020:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2020Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2021:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2021Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2021:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2021Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2021:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2021Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2021:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2021Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2022:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2022Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2022:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2022Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2022:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2022Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2022:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2022Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2023:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2023Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2023:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2023Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2023:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2023Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2023:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2023Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2024:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2024Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2024:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2024Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2024:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2024Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2024:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2024Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>2025:1</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2025Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>2025:2</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2025Q2</x:t>
   </x:si>
   <x:si>
-    <x:t>2025:3</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2025Q3</x:t>
   </x:si>
   <x:si>
-    <x:t>2025:4</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>2025Q4</x:t>
   </x:si>
   <x:si>
+    <x:t>2026Q1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Priset avser ett genomsnittligt inköpspris för de bolag som ingår i undersökningen. Priset är framräknat genom att bolagens inköpskostnader för det bränsle som förbrukats under den aktuella perioden divideras med energimängden i bränslet. Med (....) innebär det att uppgiften är inte tillgänglig, för osäker för att uppges eller borttagen av sekretess skäl.</x:t>
   </x:si>
   <x:si>
+    <x:t>Senaste uppdatering:</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20260604 09:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Johan Vinterbäck, Phone: +46(0)16-5442073, E-mail: johan.vinterback@energimyndigheten.se</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Kr/MWh</x:t>
   </x:si>
   <x:si>
     <x:t>Officiell statistik</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
   <x:si>
-    <x:t>EN0307_2</x:t>
+    <x:t>EN0307_1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="165" formatCode="0"/>
   </x:numFmts>
   <x:fonts count="3">
     <x:font>
       <x:vertAlign val="baseline"/>
       <x:sz val="11"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:vertAlign val="baseline"/>
       <x:sz val="14"/>
       <x:color rgb="FF000000"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
@@ -1224,1580 +837,1202 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:C159"/>
+  <x:dimension ref="A1:B162"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
-    <x:col min="1" max="3" width="9.140625" style="0" customWidth="1"/>
+    <x:col min="1" max="2" width="9.140625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:3">
+    <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
-    <x:row r="3" spans="1:3">
-      <x:c r="C3" s="2" t="s">
+    <x:row r="3" spans="1:2">
+      <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
-    <x:row r="4" spans="1:3">
-      <x:c r="C4" s="2" t="s">
+    <x:row r="4" spans="1:2">
+      <x:c r="B4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
-    <x:row r="5" spans="1:3">
+    <x:row r="5" spans="1:2">
       <x:c r="A5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
-      <x:c r="B5" s="2" t="s">
+      <x:c r="B5" s="3" t="n">
+        <x:v>119</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:2">
+      <x:c r="A6" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
-      <x:c r="C5" s="3" t="n">
+      <x:c r="B6" s="3" t="n">
+        <x:v>122</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:2">
+      <x:c r="A7" s="2" t="s">
+        <x:v>5</x:v>
+      </x:c>
+      <x:c r="B7" s="3" t="n">
+        <x:v>118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:2">
+      <x:c r="A8" s="2" t="s">
+        <x:v>6</x:v>
+      </x:c>
+      <x:c r="B8" s="3" t="n">
+        <x:v>115</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:2">
+      <x:c r="A9" s="2" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B9" s="3" t="n">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:2">
+      <x:c r="A10" s="2" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="B10" s="3" t="n">
+        <x:v>109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:2">
+      <x:c r="A11" s="2" t="s">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="B11" s="3" t="n">
+        <x:v>104</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:2">
+      <x:c r="A12" s="2" t="s">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B12" s="3" t="n">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:2">
+      <x:c r="A13" s="2" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B13" s="3" t="n">
+        <x:v>111</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:2">
+      <x:c r="A14" s="2" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B14" s="3" t="n">
+        <x:v>111</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:2">
+      <x:c r="A15" s="2" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B15" s="3" t="n">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:2">
+      <x:c r="A16" s="2" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B16" s="3" t="n">
+        <x:v>107</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:2">
+      <x:c r="A17" s="2" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B17" s="3" t="n">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:2">
+      <x:c r="A18" s="2" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B18" s="3" t="n">
+        <x:v>111</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:2">
+      <x:c r="A19" s="2" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B19" s="3" t="n">
+        <x:v>108</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:2">
+      <x:c r="A20" s="2" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B20" s="3" t="n">
+        <x:v>114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:2">
+      <x:c r="A21" s="2" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B21" s="3" t="n">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:2">
+      <x:c r="A22" s="2" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="B22" s="3" t="n">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:2">
+      <x:c r="A23" s="2" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="B23" s="3" t="n">
+        <x:v>108</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:2">
+      <x:c r="A24" s="2" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="B24" s="3" t="n">
+        <x:v>115</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:2">
+      <x:c r="A25" s="2" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="B25" s="3" t="n">
+        <x:v>115</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:2">
+      <x:c r="A26" s="2" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="B26" s="3" t="n">
+        <x:v>115</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:2">
+      <x:c r="A27" s="2" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B27" s="3" t="n">
+        <x:v>109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:2">
+      <x:c r="A28" s="2" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B28" s="3" t="n">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:2">
+      <x:c r="A29" s="2" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="B29" s="3" t="n">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:2">
+      <x:c r="A30" s="2" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B30" s="3" t="n">
+        <x:v>108</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:2">
+      <x:c r="A31" s="2" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B31" s="3" t="n">
+        <x:v>111</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:2">
+      <x:c r="A32" s="2" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B32" s="3" t="n">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:2">
+      <x:c r="A33" s="2" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="B33" s="3" t="n">
+        <x:v>114</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:2">
+      <x:c r="A34" s="2" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="B34" s="3" t="n">
+        <x:v>108</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:2">
+      <x:c r="A35" s="2" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B35" s="3" t="n">
+        <x:v>109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:2">
+      <x:c r="A36" s="2" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B36" s="3" t="n">
+        <x:v>113</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:2">
+      <x:c r="A37" s="2" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="B37" s="3" t="n">
+        <x:v>109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:2">
+      <x:c r="A38" s="2" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="B38" s="3" t="n">
+        <x:v>106</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:2">
+      <x:c r="A39" s="2" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B39" s="3" t="n">
+        <x:v>108</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:2">
+      <x:c r="A40" s="2" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B40" s="3" t="n">
+        <x:v>109</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:2">
+      <x:c r="A41" s="2" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B41" s="3" t="n">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:2">
+      <x:c r="A42" s="2" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="B42" s="3" t="n">
+        <x:v>121</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:2">
+      <x:c r="A43" s="2" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="B43" s="3" t="n">
+        <x:v>117</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:2">
+      <x:c r="A44" s="2" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="B44" s="3" t="n">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:2">
+      <x:c r="A45" s="2" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B45" s="3" t="n">
+        <x:v>118</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:2">
+      <x:c r="A46" s="2" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B46" s="3" t="n">
+        <x:v>128</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:2">
+      <x:c r="A47" s="2" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B47" s="3" t="n">
+        <x:v>129</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:2">
+      <x:c r="A48" s="2" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B48" s="3" t="n">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:2">
+      <x:c r="A49" s="2" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B49" s="3" t="n">
+        <x:v>138</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:2">
+      <x:c r="A50" s="2" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B50" s="3" t="n">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:2">
+      <x:c r="A51" s="2" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B51" s="3" t="n">
+        <x:v>138</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:2">
+      <x:c r="A52" s="2" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B52" s="3" t="n">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:2">
+      <x:c r="A53" s="2" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B53" s="3" t="n">
+        <x:v>138</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:2">
+      <x:c r="A54" s="2" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B54" s="3" t="n">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:2">
+      <x:c r="A55" s="2" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B55" s="3" t="n">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="56" spans="1:2">
+      <x:c r="A56" s="2" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B56" s="3" t="n">
+        <x:v>134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:2">
+      <x:c r="A57" s="2" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B57" s="3" t="n">
+        <x:v>142</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:2">
+      <x:c r="A58" s="2" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B58" s="3" t="n">
+        <x:v>140</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:2">
+      <x:c r="A59" s="2" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B59" s="3" t="n">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:2">
+      <x:c r="A60" s="2" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B60" s="3" t="n">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:2">
+      <x:c r="A61" s="2" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B61" s="3" t="n">
+        <x:v>153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:2">
+      <x:c r="A62" s="2" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B62" s="3" t="n">
+        <x:v>147</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:2">
+      <x:c r="A63" s="2" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B63" s="3" t="n">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:2">
+      <x:c r="A64" s="2" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B64" s="3" t="n">
+        <x:v>166</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:2">
+      <x:c r="A65" s="2" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B65" s="3" t="n">
+        <x:v>159</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:2">
+      <x:c r="A66" s="2" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B66" s="3" t="n">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:2">
+      <x:c r="A67" s="2" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B67" s="3" t="n">
+        <x:v>175</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:2">
+      <x:c r="A68" s="2" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B68" s="3" t="n">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:2">
+      <x:c r="A69" s="2" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B69" s="3" t="n">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:2">
+      <x:c r="A70" s="2" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B70" s="3" t="n">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:2">
+      <x:c r="A71" s="2" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B71" s="3" t="n">
+        <x:v>175</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:2">
+      <x:c r="A72" s="2" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B72" s="3" t="n">
+        <x:v>195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:2">
+      <x:c r="A73" s="2" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B73" s="3" t="n">
+        <x:v>198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:2">
+      <x:c r="A74" s="2" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B74" s="3" t="n">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:2">
+      <x:c r="A75" s="2" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B75" s="3" t="n">
+        <x:v>201</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:2">
+      <x:c r="A76" s="2" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B76" s="3" t="n">
+        <x:v>191</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:2">
+      <x:c r="A77" s="2" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B77" s="3" t="n">
+        <x:v>214</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:2">
+      <x:c r="A78" s="2" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B78" s="3" t="n">
+        <x:v>212</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:2">
+      <x:c r="A79" s="2" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B79" s="3" t="n">
+        <x:v>218</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:2">
+      <x:c r="A80" s="2" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B80" s="3" t="n">
+        <x:v>215</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:2">
+      <x:c r="A81" s="2" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B81" s="3" t="n">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:2">
+      <x:c r="A82" s="2" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B82" s="3" t="n">
+        <x:v>213</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:2">
+      <x:c r="A83" s="2" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B83" s="3" t="n">
+        <x:v>207</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:2">
+      <x:c r="A84" s="2" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B84" s="3" t="n">
+        <x:v>205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:2">
+      <x:c r="A85" s="2" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B85" s="3" t="n">
+        <x:v>203</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:2">
+      <x:c r="A86" s="2" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B86" s="3" t="n">
+        <x:v>203</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:2">
+      <x:c r="A87" s="2" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B87" s="3" t="n">
+        <x:v>197</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:2">
+      <x:c r="A88" s="2" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="B88" s="3" t="n">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:2">
+      <x:c r="A89" s="2" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B89" s="3" t="n">
+        <x:v>194</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="90" spans="1:2">
+      <x:c r="A90" s="2" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B90" s="3" t="n">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="91" spans="1:2">
+      <x:c r="A91" s="2" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="B91" s="3" t="n">
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="92" spans="1:2">
+      <x:c r="A92" s="2" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B92" s="3" t="n">
+        <x:v>189</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="93" spans="1:2">
+      <x:c r="A93" s="2" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B93" s="3" t="n">
+        <x:v>191</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:2">
+      <x:c r="A94" s="2" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B94" s="3" t="n">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:2">
+      <x:c r="A95" s="2" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B95" s="3" t="n">
+        <x:v>181</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:2">
+      <x:c r="A96" s="2" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B96" s="3" t="n">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:2">
+      <x:c r="A97" s="2" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B97" s="3" t="n">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:2">
+      <x:c r="A98" s="2" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B98" s="3" t="n">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:2">
+      <x:c r="A99" s="2" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="B99" s="3" t="n">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:2">
+      <x:c r="A100" s="2" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="B100" s="3" t="n">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="101" spans="1:2">
+      <x:c r="A101" s="2" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B101" s="3" t="n">
+        <x:v>181</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:2">
+      <x:c r="A102" s="2" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B102" s="3" t="n">
+        <x:v>183</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:2">
+      <x:c r="A103" s="2" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B103" s="3" t="n">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:2">
+      <x:c r="A104" s="2" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B104" s="3" t="n">
+        <x:v>177</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:2">
+      <x:c r="A105" s="2" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B105" s="3" t="n">
+        <x:v>183</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:2">
+      <x:c r="A106" s="2" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B106" s="3" t="n">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:2">
+      <x:c r="A107" s="2" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B107" s="3" t="n">
+        <x:v>190</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:2">
+      <x:c r="A108" s="2" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B108" s="3" t="n">
+        <x:v>195</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:2">
+      <x:c r="A109" s="2" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B109" s="3" t="n">
+        <x:v>198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:2">
+      <x:c r="A110" s="2" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="B110" s="3" t="n">
+        <x:v>199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:2">
+      <x:c r="A111" s="2" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="B111" s="3" t="n">
+        <x:v>199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="112" spans="1:2">
+      <x:c r="A112" s="2" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B112" s="3" t="n">
+        <x:v>201</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="113" spans="1:2">
+      <x:c r="A113" s="2" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="B113" s="3" t="n">
+        <x:v>205</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="114" spans="1:2">
+      <x:c r="A114" s="2" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="B114" s="3" t="n">
+        <x:v>202</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="115" spans="1:2">
+      <x:c r="A115" s="2" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="B115" s="3" t="n">
+        <x:v>190</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="116" spans="1:2">
+      <x:c r="A116" s="2" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="B116" s="3" t="n">
+        <x:v>198</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="117" spans="1:2">
+      <x:c r="A117" s="2" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="B117" s="3" t="n">
+        <x:v>199</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="118" spans="1:2">
+      <x:c r="A118" s="2" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="B118" s="3" t="n">
+        <x:v>194</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="119" spans="1:2">
+      <x:c r="A119" s="2" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="B119" s="3" t="n">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="120" spans="1:2">
+      <x:c r="A120" s="2" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="B120" s="3" t="n">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="121" spans="1:2">
+      <x:c r="A121" s="2" t="s">
         <x:v>119</x:v>
       </x:c>
-    </x:row>
-[...7 lines deleted...]
-      <x:c r="C6" s="3" t="n">
+      <x:c r="B121" s="3" t="n">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:2">
+      <x:c r="A122" s="2" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B122" s="3" t="n">
+        <x:v>194</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:2">
+      <x:c r="A123" s="2" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B123" s="3" t="n">
+        <x:v>211</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:2">
+      <x:c r="A124" s="2" t="s">
         <x:v>122</x:v>
       </x:c>
-    </x:row>
-[...414 lines deleted...]
-      <x:c r="C44" s="3" t="n">
+      <x:c r="B124" s="3" t="n">
+        <x:v>236</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:2">
+      <x:c r="A125" s="2" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B125" s="3" t="n">
+        <x:v>259</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:2">
+      <x:c r="A126" s="2" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B126" s="3" t="n">
+        <x:v>276</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:2">
+      <x:c r="A127" s="2" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B127" s="3" t="n">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:2">
+      <x:c r="A128" s="2" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="B128" s="3" t="n">
+        <x:v>354</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:2">
+      <x:c r="A129" s="2" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="B129" s="3" t="n">
+        <x:v>359</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="130" spans="1:2">
+      <x:c r="A130" s="2" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="B130" s="3" t="n">
+        <x:v>356</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="131" spans="1:2">
+      <x:c r="A131" s="2" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B131" s="3" t="n">
+        <x:v>374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:2">
+      <x:c r="A132" s="2" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B132" s="3" t="n">
+        <x:v>382</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:2">
+      <x:c r="A133" s="2" t="s">
         <x:v>131</x:v>
       </x:c>
-    </x:row>
-[...51 lines deleted...]
-      <x:c r="C49" s="3" t="n">
+      <x:c r="B133" s="3" t="n">
+        <x:v>383</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:2">
+      <x:c r="A134" s="2" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B134" s="3" t="n">
+        <x:v>387</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:2">
+      <x:c r="A135" s="2" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B135" s="3" t="n">
+        <x:v>369</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:2">
+      <x:c r="A136" s="2" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B136" s="3" t="n">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:2">
+      <x:c r="A137" s="2" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B137" s="3" t="n">
+        <x:v>368</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:2">
+      <x:c r="A139" s="0" t="s">
+        <x:v>136</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:2">
+      <x:c r="A141" s="0" t="s">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:2">
+      <x:c r="A142" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
-    <x:row r="50" spans="1:3">
-[...28 lines deleted...]
-      <x:c r="C52" s="3" t="n">
+    <x:row r="145" spans="1:2">
+      <x:c r="A145" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:2">
+      <x:c r="A146" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
-    <x:row r="53" spans="1:3">
-[...50 lines deleted...]
-      <x:c r="C57" s="3" t="n">
+    <x:row r="149" spans="1:2">
+      <x:c r="A149" s="0" t="s">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="150" spans="1:2">
+      <x:c r="A150" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
-    <x:row r="58" spans="1:3">
-[...17 lines deleted...]
-      <x:c r="C59" s="3" t="n">
+    <x:row r="158" spans="1:2">
+      <x:c r="A158" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="161" spans="1:2">
+      <x:c r="A161" s="0" t="s">
+        <x:v>144</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="162" spans="1:2">
+      <x:c r="A162" s="0" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...885 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
-      <vt:lpstr>EN0307_2</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>EN0307_2!Print_Titles</vt:lpstr>
+      <vt:lpstr>EN0307_1</vt:lpstr>
+      <vt:lpstr>EN0307_1!Print_Area</vt:lpstr>
+      <vt:lpstr>EN0307_1!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </ap:HeadingPairs>
   <ap:DocSecurity>0</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
 </ap:Properties>
 </file>