--- v1 (2026-06-08)
+++ v2 (2026-07-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b47b2b48321483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/72e8d85e7e0d44cb9ca2fcd04b30ea1b.psmdcp" Id="R4978c24d1b8b4645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14f05df02fd4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53742652320b4ba3898d3c6b7e501d88.psmdcp" Id="R9cb151d279dc4b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0307_1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="146">
   <x:si>
     <x:t>Trädbränsle och torvpriser, per kvartal exklusive skatt, från och med 1993, kronor/MWh fritt förbrukare, löpande priser efter Kvartal, Sortiment och Användare</x:t>
   </x:si>
   <x:si>
     <x:t>Skogsflis</x:t>
   </x:si>
   <x:si>