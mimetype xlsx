--- v2 (2026-07-07)
+++ v3 (2026-07-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14f05df02fd4ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53742652320b4ba3898d3c6b7e501d88.psmdcp" Id="R9cb151d279dc4b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd5f107a7ee494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a90c1047e06f4f24a35c752b1eed2a88.psmdcp" Id="Ra2cfee7d3e81401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0307_1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="146">
   <x:si>
     <x:t>Trädbränsle och torvpriser, per kvartal exklusive skatt, från och med 1993, kronor/MWh fritt förbrukare, löpande priser efter Kvartal, Sortiment och Användare</x:t>
   </x:si>
   <x:si>
     <x:t>Skogsflis</x:t>
   </x:si>
   <x:si>