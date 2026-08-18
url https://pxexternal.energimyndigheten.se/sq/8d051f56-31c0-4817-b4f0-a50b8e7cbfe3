--- v3 (2026-07-27)
+++ v4 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd5f107a7ee494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a90c1047e06f4f24a35c752b1eed2a88.psmdcp" Id="Ra2cfee7d3e81401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f6f02f5d34f46b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/950f53e6d71d44deabd6aa6f29253d40.psmdcp" Id="R81a40bf0cfd244f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0307_1" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="146" uniqueCount="146">
   <x:si>
     <x:t>Trädbränsle och torvpriser, per kvartal exklusive skatt, från och med 1993, kronor/MWh fritt förbrukare, löpande priser efter Kvartal, Sortiment och Användare</x:t>
   </x:si>
   <x:si>
     <x:t>Skogsflis</x:t>
   </x:si>
   <x:si>