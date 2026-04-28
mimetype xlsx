--- v5 (2026-03-31)
+++ v6 (2026-04-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d9729fcb98c444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/614cce1970b74a1eac85dd070ab5e704.psmdcp" Id="R48fe8a359cf847d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61ed403a81014642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5ee3ddb64454b32a42a45046f15998d.psmdcp" Id="R514086275b9241d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0118_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Biodrivmedelsanvändningen inom transportsektorn (inrikes), TWh, 1997-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>