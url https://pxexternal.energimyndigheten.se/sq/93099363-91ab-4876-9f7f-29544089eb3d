--- v6 (2026-04-28)
+++ v7 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61ed403a81014642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d5ee3ddb64454b32a42a45046f15998d.psmdcp" Id="R514086275b9241d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b97724ff70b4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29055318dd614115b43397d739e40a01.psmdcp" Id="R90176d4bf84a45b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0118_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Biodrivmedelsanvändningen inom transportsektorn (inrikes), TWh, 1997-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>