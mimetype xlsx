--- v7 (2026-05-19)
+++ v8 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b97724ff70b4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29055318dd614115b43397d739e40a01.psmdcp" Id="R90176d4bf84a45b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525f4a5aa5294183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/072291da19fa4f37958f412680789e4b.psmdcp" Id="Refc0e49532e94644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0118_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Biodrivmedelsanvändningen inom transportsektorn (inrikes), TWh, 1997-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>