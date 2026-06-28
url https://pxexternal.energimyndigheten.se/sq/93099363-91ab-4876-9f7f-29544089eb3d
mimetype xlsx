--- v8 (2026-06-08)
+++ v9 (2026-06-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525f4a5aa5294183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/072291da19fa4f37958f412680789e4b.psmdcp" Id="Refc0e49532e94644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc99429ae5a44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73246f4dc41e45fa8f2c0f2d70ab4824.psmdcp" Id="R6b9164c33b0e45e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0118_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Biodrivmedelsanvändningen inom transportsektorn (inrikes), TWh, 1997-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>