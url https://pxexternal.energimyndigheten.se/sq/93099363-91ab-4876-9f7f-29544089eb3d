--- v9 (2026-06-28)
+++ v10 (2026-07-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc99429ae5a44e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73246f4dc41e45fa8f2c0f2d70ab4824.psmdcp" Id="R6b9164c33b0e45e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b3c2e662c34677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c55868659db843b698faa1136aa9b051.psmdcp" Id="Rb18a292b95284ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0118_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Biodrivmedelsanvändningen inom transportsektorn (inrikes), TWh, 1997-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>