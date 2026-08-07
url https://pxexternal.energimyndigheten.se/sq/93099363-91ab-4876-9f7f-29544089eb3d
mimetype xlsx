--- v10 (2026-07-18)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b3c2e662c34677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c55868659db843b698faa1136aa9b051.psmdcp" Id="Rb18a292b95284ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf37360b1f1c54213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/651e6243f8d94635b17aef91b99eab28.psmdcp" Id="R27cc02402371480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0118_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Biodrivmedelsanvändningen inom transportsektorn (inrikes), TWh, 1997-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>