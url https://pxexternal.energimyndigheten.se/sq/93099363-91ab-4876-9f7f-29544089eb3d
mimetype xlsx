--- v11 (2026-08-07)
+++ v12 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf37360b1f1c54213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/651e6243f8d94635b17aef91b99eab28.psmdcp" Id="R27cc02402371480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85fb690bafbb4840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74b79681e0aa4697870120d970c6310f.psmdcp" Id="Ref69de8fd7134d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0118_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Biodrivmedelsanvändningen inom transportsektorn (inrikes), TWh, 1997-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>