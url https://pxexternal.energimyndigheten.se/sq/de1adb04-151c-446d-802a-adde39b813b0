--- v3 (2026-03-09)
+++ v4 (2026-04-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb184af4cdba447e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c40ee135d8424ee1aa2f16d0748c52ef.psmdcp" Id="Refde50a75ae24c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3e2b308d8845b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24a6ad5f57c74861abfb790d4fb175dc.psmdcp" Id="Rbebbe6c2aab14b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0116_3" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Skogsbrukets slutliga energianvändning, GWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>GWh</x:t>
   </x:si>
   <x:si>