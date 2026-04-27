--- v4 (2026-04-04)
+++ v5 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3e2b308d8845b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24a6ad5f57c74861abfb790d4fb175dc.psmdcp" Id="Rbebbe6c2aab14b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05dfeea51094f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a722e492f5fd4eb69f068f6f76b676a3.psmdcp" Id="Reaea133d89da4b14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0116_3" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Skogsbrukets slutliga energianvändning, GWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>GWh</x:t>
   </x:si>
   <x:si>