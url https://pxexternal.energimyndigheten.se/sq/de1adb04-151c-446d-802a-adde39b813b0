--- v5 (2026-04-27)
+++ v6 (2026-05-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf05dfeea51094f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a722e492f5fd4eb69f068f6f76b676a3.psmdcp" Id="Reaea133d89da4b14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf00325859eec4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b4b7099e53f43e6af382b5820394b7d.psmdcp" Id="Raf418da590364d40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0116_3" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Skogsbrukets slutliga energianvändning, GWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>GWh</x:t>
   </x:si>
   <x:si>