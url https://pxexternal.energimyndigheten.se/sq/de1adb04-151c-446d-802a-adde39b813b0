--- v6 (2026-05-18)
+++ v7 (2026-06-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf00325859eec4116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2b4b7099e53f43e6af382b5820394b7d.psmdcp" Id="Raf418da590364d40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f48e79f56a24f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e518c85ac7a24684bc941ab5f2c883ab.psmdcp" Id="R92c0b116426149d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0116_3" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Skogsbrukets slutliga energianvändning, GWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>GWh</x:t>
   </x:si>
   <x:si>