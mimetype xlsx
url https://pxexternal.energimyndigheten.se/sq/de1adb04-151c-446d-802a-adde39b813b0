--- v7 (2026-06-07)
+++ v8 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f48e79f56a24f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e518c85ac7a24684bc941ab5f2c883ab.psmdcp" Id="R92c0b116426149d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6403fb79364511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af684ff17203420eb9ec14e372009359.psmdcp" Id="Rc058b51622c244eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0116_3" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Skogsbrukets slutliga energianvändning, GWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>GWh</x:t>
   </x:si>
   <x:si>