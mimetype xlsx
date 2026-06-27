--- v8 (2026-06-27)
+++ v9 (2026-06-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec6403fb79364511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af684ff17203420eb9ec14e372009359.psmdcp" Id="Rc058b51622c244eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1f3a6a0ff048ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c5dad8cfdc44f11aea480399edfe417.psmdcp" Id="R5a2f15625bf9480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0116_3" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Skogsbrukets slutliga energianvändning, GWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>GWh</x:t>
   </x:si>
   <x:si>