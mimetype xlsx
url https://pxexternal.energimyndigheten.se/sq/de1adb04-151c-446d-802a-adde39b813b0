--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1f3a6a0ff048ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c5dad8cfdc44f11aea480399edfe417.psmdcp" Id="R5a2f15625bf9480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f672b99a99435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f518ddc52c694713b7666a46457c6d4b.psmdcp" Id="Re4b617f177294139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0116_3" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Skogsbrukets slutliga energianvändning, GWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>GWh</x:t>
   </x:si>
   <x:si>