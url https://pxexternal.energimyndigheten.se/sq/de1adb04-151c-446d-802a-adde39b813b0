--- v10 (2026-07-17)
+++ v11 (2026-08-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f672b99a99435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f518ddc52c694713b7666a46457c6d4b.psmdcp" Id="Re4b617f177294139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c11fe5b58d6450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9446b96f544342d9955f803f116e0e43.psmdcp" Id="R537c59b0152841cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0116_3" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Skogsbrukets slutliga energianvändning, GWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>GWh</x:t>
   </x:si>
   <x:si>