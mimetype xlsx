--- v11 (2026-08-07)
+++ v12 (2026-08-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c11fe5b58d6450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9446b96f544342d9955f803f116e0e43.psmdcp" Id="R537c59b0152841cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb194aac11e114e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7581d4733b554096aea843919cbc4401.psmdcp" Id="Rdc286e28ac0f4f8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0116_3" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <x:si>
     <x:t>Skogsbrukets slutliga energianvändning, GWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>GWh</x:t>
   </x:si>
   <x:si>