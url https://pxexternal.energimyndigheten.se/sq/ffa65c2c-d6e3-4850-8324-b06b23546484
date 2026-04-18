--- v4 (2026-03-21)
+++ v5 (2026-04-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f8affca1e543d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90337f2e86a14f43a10c872c158ff339.psmdcp" Id="R48cb0f5c33624602" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5702fdab48e44d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0a52e21c84b48bbb39982205b458105.psmdcp" Id="R8b051ddca3ef4fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0113_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Total energianvändning inom mineral- och tillverkningsindustri, TWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>