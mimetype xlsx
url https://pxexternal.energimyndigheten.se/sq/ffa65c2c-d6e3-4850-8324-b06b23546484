--- v5 (2026-04-18)
+++ v6 (2026-05-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5702fdab48e44d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e0a52e21c84b48bbb39982205b458105.psmdcp" Id="R8b051ddca3ef4fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1134cb17fb471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5785adfd66cf48a09e8b4d14e640cfad.psmdcp" Id="R6b3802043caa4a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0113_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Total energianvändning inom mineral- och tillverkningsindustri, TWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>