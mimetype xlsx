--- v6 (2026-05-09)
+++ v7 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d1134cb17fb471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5785adfd66cf48a09e8b4d14e640cfad.psmdcp" Id="R6b3802043caa4a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b2de03f5784e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa00b292eac5485f985ec0367bea4a58.psmdcp" Id="R517c306903144a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0113_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Total energianvändning inom mineral- och tillverkningsindustri, TWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>