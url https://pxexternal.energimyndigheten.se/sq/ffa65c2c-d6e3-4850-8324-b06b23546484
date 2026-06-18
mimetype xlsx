--- v7 (2026-05-29)
+++ v8 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2b2de03f5784e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fa00b292eac5485f985ec0367bea4a58.psmdcp" Id="R517c306903144a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278c255f4f5c49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddf795ed51a946d79c2cb990bf7ba766.psmdcp" Id="R782323eed2644495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0113_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Total energianvändning inom mineral- och tillverkningsindustri, TWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>