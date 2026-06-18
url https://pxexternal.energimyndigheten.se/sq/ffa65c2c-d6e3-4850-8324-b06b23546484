--- v8 (2026-06-18)
+++ v9 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278c255f4f5c49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddf795ed51a946d79c2cb990bf7ba766.psmdcp" Id="R782323eed2644495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c31ac954d50479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e83e9119e2c24963a3ab4e902ec38370.psmdcp" Id="R2e8478506bb34b15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0113_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Total energianvändning inom mineral- och tillverkningsindustri, TWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>