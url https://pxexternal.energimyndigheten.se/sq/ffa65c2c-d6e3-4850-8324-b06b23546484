--- v9 (2026-06-18)
+++ v10 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c31ac954d50479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e83e9119e2c24963a3ab4e902ec38370.psmdcp" Id="R2e8478506bb34b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a6a6654a9e4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b02bb56f88164c55bd1c9ee799522266.psmdcp" Id="R3c13a63361e04c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0113_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Total energianvändning inom mineral- och tillverkningsindustri, TWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>