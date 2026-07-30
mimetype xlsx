--- v10 (2026-07-09)
+++ v11 (2026-07-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17a6a6654a9e4c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b02bb56f88164c55bd1c9ee799522266.psmdcp" Id="R3c13a63361e04c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa0e49674fe4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c45a41ba28394f8b94384a2ae88e9ece.psmdcp" Id="R9916f2afa14f42e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0113_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Total energianvändning inom mineral- och tillverkningsindustri, TWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>