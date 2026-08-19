--- v11 (2026-07-30)
+++ v12 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa0e49674fe4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c45a41ba28394f8b94384a2ae88e9ece.psmdcp" Id="R9916f2afa14f42e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af332697ec846e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0699ce2967ff45eaa6d79a2b7e9b00e8.psmdcp" Id="R68fcc3fcd8c54fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0113_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Total energianvändning inom mineral- och tillverkningsindustri, TWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>