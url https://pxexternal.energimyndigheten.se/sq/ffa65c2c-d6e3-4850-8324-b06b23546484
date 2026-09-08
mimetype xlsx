--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8af332697ec846e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0699ce2967ff45eaa6d79a2b7e9b00e8.psmdcp" Id="R68fcc3fcd8c54fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31f2800b63dc4cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/71b23b025f7f42d4922c66955f47739c.psmdcp" Id="Rbb6b67fa511c44d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="EN0113_7" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
   <x:si>
     <x:t>Total energianvändning inom mineral- och tillverkningsindustri, TWh, 2005-</x:t>
   </x:si>
   <x:si>
     <x:t>TWh</x:t>
   </x:si>
   <x:si>